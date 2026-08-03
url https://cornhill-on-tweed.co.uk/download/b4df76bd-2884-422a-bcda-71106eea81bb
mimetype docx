--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -10,69 +10,58 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="71C14DDD" w14:textId="77777777" w:rsidR="00462A78" w:rsidRPr="00462A78" w:rsidRDefault="00462A78" w:rsidP="00462A78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Dog Training Club is a non-competitive, friendly club based in Northumberland that provides training for dogs ranging from puppies to intermediate and advanced levels. [</w:t>
+      <w:r w:rsidRPr="00462A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tillmouth Dog Training Club is a non-competitive, friendly club based in Northumberland that provides training for dogs ranging from puppies to intermediate and advanced levels. [</w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:r w:rsidRPr="00462A78">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-GB"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00462A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00462A78">
@@ -97,138 +86,163 @@
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FD50150" w14:textId="77777777" w:rsidR="00462A78" w:rsidRPr="00462A78" w:rsidRDefault="00462A78" w:rsidP="00462A78">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Key Information for 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A00E70" w14:textId="77777777" w:rsidR="00462A78" w:rsidRPr="00462A78" w:rsidRDefault="00462A78" w:rsidP="00462A78">
+    <w:p w14:paraId="49A00E70" w14:textId="3B0701AD" w:rsidR="00462A78" w:rsidRPr="00462A78" w:rsidRDefault="00462A78" w:rsidP="00462A78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Location:</w:t>
       </w:r>
       <w:r w:rsidRPr="00462A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Village Hall, Northumberland.</w:t>
+      <w:r w:rsidR="009E77EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cornhill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Village Hall, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E77EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cornhill-on-Tweed, TD12 4UQ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C56B741" w14:textId="77777777" w:rsidR="00462A78" w:rsidRPr="00462A78" w:rsidRDefault="00462A78" w:rsidP="00462A78">
+    <w:p w14:paraId="1C56B741" w14:textId="4A61C65D" w:rsidR="00462A78" w:rsidRPr="00462A78" w:rsidRDefault="00462A78" w:rsidP="00462A78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>When:</w:t>
       </w:r>
       <w:r w:rsidRPr="00462A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Classes run every Tuesday evening.</w:t>
+        <w:t xml:space="preserve"> Classes run every T</w:t>
+      </w:r>
+      <w:r w:rsidR="009E77EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hurs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462A78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>day evening.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C106EA" w14:textId="77777777" w:rsidR="00462A78" w:rsidRPr="00462A78" w:rsidRDefault="00462A78" w:rsidP="00462A78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -487,71 +501,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Events:</w:t>
       </w:r>
       <w:r w:rsidRPr="00462A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The club holds annual events, such as the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Dog Show and gives out awards for the "most improved dog and handler".</w:t>
+        <w:t xml:space="preserve"> The club holds annual events, such as the Tillmouth Dog Show and gives out awards for the "most improved dog and handler".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56747DC9" w14:textId="77777777" w:rsidR="00462A78" w:rsidRPr="00462A78" w:rsidRDefault="00462A78" w:rsidP="00462A78">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462A78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -1028,78 +1022,79 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="256250970">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="913080004">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00462A78"/>
     <w:rsid w:val="0018785B"/>
     <w:rsid w:val="001A2808"/>
     <w:rsid w:val="00343636"/>
     <w:rsid w:val="003E382D"/>
     <w:rsid w:val="00462A78"/>
     <w:rsid w:val="00592CE8"/>
     <w:rsid w:val="006E5F30"/>
     <w:rsid w:val="007478F4"/>
     <w:rsid w:val="008C23A9"/>
+    <w:rsid w:val="009E77EC"/>
     <w:rsid w:val="00AC4781"/>
     <w:rsid w:val="00B52A16"/>
     <w:rsid w:val="00C9311C"/>
+    <w:rsid w:val="00D11471"/>
     <w:rsid w:val="00D36188"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2010,50 +2005,51 @@
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00462A78"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/p/Tillmouth-Dog-Training-Club-100064697048680/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/p/Tillmouth-Dog-Training-Club-100064697048680/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tillmouthvillagehall.co.uk/tillmouth-dog-training-club/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.k9-academy.co.uk/meet-the-team" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/groups/120761234798821/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/p/Tillmouth-Dog-Training-Club-100064697048680/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Tillmouth-Dog-Training-Club-1562154654023614/community/?locale=ms_MY" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://register-of-charities.charitycommission.gov.uk/en/charity-search/-/charity-details/522048/full-print" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/Tillmouth-Dog-Training-Club-1562154654023614/community/?locale=ms_MY" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
@@ -2318,54 +2314,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>278</Words>
-  <Characters>1585</Characters>
+  <Words>280</Words>
+  <Characters>1596</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1860</CharactersWithSpaces>
+  <CharactersWithSpaces>1873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Angela Hallam-Baker</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>